--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -77,51 +77,51 @@
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Chicken Race</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Memoriál Bürgermeistera</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>