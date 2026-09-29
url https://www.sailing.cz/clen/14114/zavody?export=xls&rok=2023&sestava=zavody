--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -104,51 +104,51 @@
   <si>
     <t>2023-07-09</t>
   </si>
   <si>
     <t>RS Feva Open European Championship</t>
   </si>
   <si>
     <t>Balatonfüred - Balaton</t>
   </si>
   <si>
     <t>2023-07-06</t>
   </si>
   <si>
     <t>Bochnatková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>2023-04-06</t>
   </si>
   <si>
     <t>41st Lake Garda Meeting Optimist</t>
   </si>
   <si>
     <t>Riva del Garda, Itálie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>