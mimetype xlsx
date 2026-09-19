--- v0 (2026-05-19)
+++ v1 (2026-09-19)
@@ -113,51 +113,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>Bochnatková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>