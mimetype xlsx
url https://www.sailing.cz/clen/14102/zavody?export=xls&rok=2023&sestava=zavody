--- v0 (2026-05-19)
+++ v1 (2026-09-19)
@@ -101,51 +101,51 @@
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>2023-08-16</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2023-08-14</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-07-06</t>
   </si>
   <si>
     <t>Bochnatková regata</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>