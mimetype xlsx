--- v0 (2026-05-19)
+++ v1 (2026-09-19)
@@ -68,51 +68,51 @@
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>