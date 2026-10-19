--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -110,51 +110,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>Bochnatková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Pohár města Česká Skalice</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>