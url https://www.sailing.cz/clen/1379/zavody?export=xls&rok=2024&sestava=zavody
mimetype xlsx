--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>Pražský točák XXIV.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Pražský točák XXIII.</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>Pražský točák XXII.</t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>Pražský točák XXI.</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Pražský točák XX.</t>
   </si>