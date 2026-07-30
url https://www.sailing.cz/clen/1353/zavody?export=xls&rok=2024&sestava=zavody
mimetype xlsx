--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -77,51 +77,51 @@
   <si>
     <t>Mácháčský zápich</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Veľká cena Sľňavy</t>
   </si>
   <si>
     <t>Sĺňava</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>Windypoint Regata</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>