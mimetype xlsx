--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -65,51 +65,51 @@
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2023-10-06</t>
   </si>
   <si>
     <t>725 m nad veci</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
     <t>Pražský točák XVII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Windypoint Regata</t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 