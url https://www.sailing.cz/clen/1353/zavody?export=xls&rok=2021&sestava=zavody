--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2021-09-24</t>
   </si>
   <si>
     <t>Regata 725</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>Pražský točák 17</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>RS AERO EUROPEAN CHAMPIONSHIP 2021</t>
   </si>
   <si>
     <t>Fraglia Vela Malcesine</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Omniplast Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>