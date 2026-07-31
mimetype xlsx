--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-06-19</t>
   </si>
   <si>
     <t>ČP Slalom VII.</t>
   </si>
   <si>
     <t>Nové Mlýny/Nechranice</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
 </sst>
 </file>
 