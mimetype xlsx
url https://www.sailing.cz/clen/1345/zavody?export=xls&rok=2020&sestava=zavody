--- v1 (2026-07-31)
+++ v2 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-03</t>
   </si>
   <si>
     <t>Skiregata - 45. ročník</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>OT</t>
   </si>