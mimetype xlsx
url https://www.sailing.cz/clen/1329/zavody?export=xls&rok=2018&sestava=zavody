--- v0 (2026-06-13)
+++ v1 (2026-08-12)
@@ -86,51 +86,51 @@
   <si>
     <t>MČR - Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2018-09-07</t>
   </si>
   <si>
     <t>Laser Europacup 2018</t>
   </si>
   <si>
     <t>Attersee, Rakousko</t>
   </si>
   <si>
     <t>2018-08-29</t>
   </si>
   <si>
     <t>Prigl rejs 20</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Laser Grandprix</t>
   </si>
   <si>
     <t>Wolfgangsee</t>
   </si>
   <si>
     <t>2018-07-13</t>
   </si>
   <si>
     <t>Warnemünder Woche 2018</t>
   </si>
   <si>
     <t>Warnemünde</t>
   </si>
   <si>
     <t>2018-06-21</t>
   </si>
   <si>
     <t>Kieler Woche</t>
   </si>