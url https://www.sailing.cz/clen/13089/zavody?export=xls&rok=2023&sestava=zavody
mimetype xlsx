--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-28</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Prýgl rejs 21</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
 </sst>
 </file>
 