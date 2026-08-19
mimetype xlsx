--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -77,51 +77,51 @@
   <si>
     <t>Nedělní rejs VIII.</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Tera Cvilín race</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XIX.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XVIII. Pohár JmK</t>
   </si>
   <si>
     <t>2021-08-28</t>
   </si>
   <si>
     <t>Těrlicko - Přátelská regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>2021-08-27</t>
   </si>
   <si>
     <t>Přátelská miniregatta</t>
   </si>
   <si>
     <t>terlicko</t>
   </si>