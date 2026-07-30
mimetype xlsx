--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -86,51 +86,51 @@
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-05-25</t>
   </si>
   <si>
     <t>Pražský Točák VIII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-11</t>
   </si>
   <si>
     <t>Pražský Točák VI.</t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Pražský Točák V.</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>Spring cup</t>
   </si>
   <si>
     <t>2022-04-27</t>
   </si>
   <si>
     <t>Pražský Točák IV.</t>
   </si>