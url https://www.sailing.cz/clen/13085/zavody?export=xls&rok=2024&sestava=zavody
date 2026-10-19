--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -68,51 +68,51 @@
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-06-23</t>
   </si>
   <si>
     <t>XI. letní Olympiáda dětí a mládeže 2024</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Memoriál Josefa Šenkýře</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>