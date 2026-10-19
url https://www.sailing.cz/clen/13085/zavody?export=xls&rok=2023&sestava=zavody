--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Azurová stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Lázeňská regata</t>
   </si>
   <si>
     <t>Svět</t>
   </si>
   <si>
     <t>2023-07-05</t>
   </si>
   <si>
     <t>MČR Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Cad  </t>
   </si>
 </sst>
 </file>
 