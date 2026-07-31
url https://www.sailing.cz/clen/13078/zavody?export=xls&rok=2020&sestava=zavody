--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Fireballistické vinobraní</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Cad  </t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Pražský točák 25</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-05-27</t>
   </si>
   <si>
     <t>Pražský točák 9</t>
   </si>
   <si>
     <t>2020-05-20</t>
   </si>
   <si>
     <t>Pražský točák 8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>