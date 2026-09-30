--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -134,51 +134,51 @@
   <si>
     <t>2022-07-02</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-06-02</t>
   </si>
   <si>
     <t>Puchar Dzwnowa kvalifiakce MS a ME</t>
   </si>
   <si>
     <t>Dziwnów (POL)</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>
   <si>
     <t>Jarní Sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>