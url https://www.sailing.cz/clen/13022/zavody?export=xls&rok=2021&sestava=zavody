--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -80,51 +80,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Hlučínská regata</t>
   </si>
   <si>
     <t>olesna</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>Puchar Beskidów INTERPUCHAR</t>
   </si>
   <si>
     <t>Ziwiec</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>Olešná regata</t>
   </si>