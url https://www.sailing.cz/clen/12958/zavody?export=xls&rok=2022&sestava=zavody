--- v0 (2026-05-23)
+++ v1 (2026-07-24)
@@ -92,51 +92,51 @@
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>The Crown Cup - RS500 Eurocup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-08-14</t>
   </si>
   <si>
     <t>Nedělní rejs IV.</t>
   </si>
   <si>
     <t>2022-08-10</t>
   </si>
   <si>
     <t>Prígl Rejs 16</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-07-24</t>
   </si>
   <si>
     <t>Nedělní rejs III.</t>
   </si>
   <si>
     <t>2022-07-20</t>
   </si>
   <si>
     <t>Prígl Rejs 13</t>
   </si>
   <si>
     <t>2022-06-25</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>