--- v0 (2026-05-23)
+++ v1 (2026-07-24)
@@ -68,51 +68,51 @@
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2020-08-29</t>
   </si>
   <si>
     <t>Květákova regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2020-07-29</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIII</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-25</t>
   </si>
   <si>
     <t>1. Nechranice Woche</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>