--- v0 (2026-06-06)
+++ v1 (2026-08-08)
@@ -140,51 +140,51 @@
   <si>
     <t>2024-06-18</t>
   </si>
   <si>
     <t>Letní slunovrat I</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>Mladý vítr</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>RS Race</t>
   </si>
   <si>
     <t>2024-06-02</t>
   </si>
   <si>
     <t>Plavba Jantarovou stezkou</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Jarní Budíček</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>