--- v0 (2026-05-15)
+++ v1 (2026-09-20)
@@ -77,51 +77,51 @@
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Charlie</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>O perníkovou chaloupku</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>Jarní Budíček</t>
   </si>