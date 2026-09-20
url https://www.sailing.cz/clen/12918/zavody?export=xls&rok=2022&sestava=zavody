--- v0 (2026-05-15)
+++ v1 (2026-09-20)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Druhá klubovka</t>
   </si>
   <si>
     <t>velke darko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Pohár SNP - náhradní termín Q7P</t>
   </si>
   <si>
     <t>Gabčíkovo (SVK)</t>
   </si>
   <si>
     <t>2022-08-18</t>
   </si>
   <si>
     <t>Krajský přebor Q</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>