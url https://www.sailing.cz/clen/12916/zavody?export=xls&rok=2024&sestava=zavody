--- v0 (2026-05-30)
+++ v1 (2026-09-30)
@@ -107,51 +107,51 @@
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-07-23</t>
   </si>
   <si>
     <t>Int. German Youth Championship</t>
   </si>
   <si>
     <t>Trawemünde</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-23</t>
   </si>
   <si>
     <t>XI. letní Olympiáda dětí a mládeže 2024</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t xml:space="preserve">Qch  </t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>