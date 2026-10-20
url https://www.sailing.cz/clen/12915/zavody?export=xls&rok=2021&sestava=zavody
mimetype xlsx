--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -68,51 +68,51 @@
   <si>
     <t>velke darko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>
   <si>
     <t>První klubovka</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
 </sst>
 </file>
 