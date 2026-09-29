--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>Druhá klubovka</t>
   </si>
   <si>
     <t>velke darko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>