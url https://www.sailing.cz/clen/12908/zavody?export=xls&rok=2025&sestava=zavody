--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Mohelnická Regata</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>