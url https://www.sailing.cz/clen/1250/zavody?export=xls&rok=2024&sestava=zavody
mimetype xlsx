--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -62,51 +62,51 @@
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Prýgl rejs 11</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-09</t>
   </si>
   <si>
     <t>ICZ RODOP - Jachtařská liga III. - finále</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
     <t>Brněnská šestka (CBT)</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>