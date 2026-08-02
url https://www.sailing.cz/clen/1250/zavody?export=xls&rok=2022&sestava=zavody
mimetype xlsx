--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -83,51 +83,51 @@
   <si>
     <t>GP NJ</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2022-09-07</t>
   </si>
   <si>
     <t>Prígl Rejs 20</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 5</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2022-08-17</t>
   </si>
   <si>
     <t>Prígl Rejs 17</t>
   </si>