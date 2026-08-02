--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -74,51 +74,51 @@
   <si>
     <t>2018-09-22</t>
   </si>
   <si>
     <t>Mem. Miloše Alexy</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2018-09-05</t>
   </si>
   <si>
     <t>Prigl rejs 21</t>
   </si>
   <si>
     <t>2018-08-29</t>
   </si>
   <si>
     <t>Prigl rejs 20</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Lanex Cup 2018</t>
   </si>
   <si>
     <t>2018-08-18</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2018-08-10</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>