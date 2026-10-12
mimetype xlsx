--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-22</t>
   </si>
   <si>
     <t>MMČR Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>SKP 14 a 15</t>
   </si>