--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-24</t>
   </si>
   <si>
     <t>Mistrovství Polska Raceboard</t>
   </si>
   <si>
     <t>Zagrynske jezero</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
     <t>ERGO Hestia Raceboard European Championships</t>
   </si>
   <si>
     <t>Sopoty, Polsko</t>
   </si>
   <si>
     <t>2020-08-27</t>
   </si>
   <si>
     <t>MMČR Bic, Rac - Vítr z vinohradů</t>
   </si>