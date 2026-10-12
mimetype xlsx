--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-05-14</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-05-21</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2016-06-18</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2016-08-20</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>