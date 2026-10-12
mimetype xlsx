--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>082002</t>
   </si>
   <si>
     <t>2008-05-03</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>082004</t>
   </si>
   <si>
     <t>2008-06-14</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>081509</t>
   </si>
   <si>
     <t>2008-08-16</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>081614</t>
   </si>