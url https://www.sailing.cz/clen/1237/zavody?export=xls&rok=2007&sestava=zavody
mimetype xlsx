--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>072110</t>
   </si>
   <si>
     <t>2007-05-19</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>072005</t>
   </si>
   <si>
     <t>2007-06-16</t>
   </si>
   <si>
     <t>Jarní cena Dářka</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>077001</t>
   </si>
   <si>
     <t>2007-06-23</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>