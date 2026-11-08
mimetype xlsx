--- v0 (2026-06-20)
+++ v1 (2026-11-08)
@@ -89,51 +89,51 @@
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Olešná regata</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-07-02</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>