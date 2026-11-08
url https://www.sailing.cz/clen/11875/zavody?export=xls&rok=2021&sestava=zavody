--- v0 (2026-06-20)
+++ v1 (2026-11-08)
@@ -86,51 +86,51 @@
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2021-08-28</t>
   </si>
   <si>
     <t>Těrlicko - Přátelská regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>Mladý vítr</t>
   </si>
   <si>
     <t>2021-05-29</t>
   </si>
   <si>
     <t>Bleděmodrá Stuha Plumlova</t>
   </si>
   <si>
     <t>chomoutov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>