--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Fireballistické vinobraní</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">420  </t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Pražský točák 25</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-28</t>
   </si>
   <si>
     <t>MMČR - Lipno regata</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-08-15</t>
   </si>
   <si>
     <t>Marmeláda</t>
   </si>
   <si>
     <t>2020-07-15</t>
   </si>
   <si>
     <t>Pražský točák 16</t>
   </si>
   <si>
     <t>2020-07-04</t>
   </si>