--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -65,51 +65,51 @@
   <si>
     <t>Tera Cvilín race</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XIX.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Omniplast Cup</t>
   </si>
   <si>
     <t>2021-06-02</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 VI. Pohár JmK</t>
   </si>
   <si>
     <t>2021-05-26</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 V.</t>
   </si>
   <si>
     <t>2021-05-19</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 IV-&amp;quot;Funny&amp;quot;</t>
   </si>