--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -74,51 +74,51 @@
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Sobotní rejs V</t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK VI</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Prýgl rejs 11</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-07</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK V</t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>Prýgl rejs 8</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>2024-07-10</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK IV</t>
   </si>