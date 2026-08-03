--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-03</t>
   </si>
   <si>
     <t>Memeoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XXI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-26</t>
   </si>
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>2020-09-20</t>
   </si>
   <si>
     <t>Nedělní Rejs XXIII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2020-09-13</t>
   </si>
   <si>
     <t>Nedění Rejs VI</t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>