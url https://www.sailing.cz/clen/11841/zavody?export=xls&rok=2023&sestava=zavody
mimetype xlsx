--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -92,51 +92,51 @@
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Velká cena Slovenska 2023</t>
   </si>
   <si>
     <t>Liptovská Mara</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>2023-08-22</t>
   </si>
   <si>
     <t>Österreichische Jugendmeisterschaft 2023</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
@@ -224,51 +224,51 @@
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Memoriál A. Bürgermeistra</t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Optimistický Mácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-04-06</t>
   </si>
   <si>
     <t>41st Lake Garda Meeting Optimist</t>
   </si>
   <si>
     <t>Riva del Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-03-09</t>
   </si>
   <si>
     <t>3rd Youth Centenary Regatta 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">