--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-11-04</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2022-10-30</t>
   </si>
   <si>
     <t>10. Halloween Cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>