--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -98,51 +98,51 @@
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>O pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-06-23</t>
   </si>
   <si>
     <t>MČR Vaurien</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Pohár Hluboké</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>