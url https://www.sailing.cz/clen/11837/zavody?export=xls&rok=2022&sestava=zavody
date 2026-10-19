--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -110,51 +110,51 @@
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-24</t>
   </si>
   <si>
     <t>MMČR Vaurien 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Voltax regata</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>