--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>12. Halloween Cup</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
@@ -125,51 +125,51 @@
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>