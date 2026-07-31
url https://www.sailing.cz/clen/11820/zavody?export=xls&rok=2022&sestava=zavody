--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -107,51 +107,51 @@
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Qmz  </t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Modrá vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Hurá na prázdniny I.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>
   <si>
     <t>Memoriál Tomáše Dymáka</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>