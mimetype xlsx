--- v1 (2026-07-31)
+++ v2 (2026-09-29)
@@ -89,51 +89,51 @@
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Modrá vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Hurá na prázdniny I.</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>