--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -74,51 +74,51 @@
   <si>
     <t>2021-10-16</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>O pohár pivovaru Kocour</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Modrá Vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>